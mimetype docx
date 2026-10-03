--- v0 (2026-05-30)
+++ v1 (2026-10-03)
@@ -1,52 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1D085BB5" w14:textId="42A7FED5" w:rsidR="00874802" w:rsidRPr="00653CC3" w:rsidRDefault="00D059A2" w:rsidP="00D059A2">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -238,51 +242,311 @@
         </w:rPr>
         <w:t>Zillert</w:t>
       </w:r>
       <w:r w:rsidR="009F3E72" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>al in sogenannte Gründe</w:t>
       </w:r>
       <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> und weitere Seitentäler: Der Zillergrund mit dem Zillergründl Stausee, der Zemmgrund, der Zamser Grund und Schlegeisgrund mit dem Schlegeis Stausee, das Stilluptal mit dem Stillup Stausee sowie das Gerlostal mit dem Durlaßboden Stausee</w:t>
+        <w:t xml:space="preserve"> und weitere Seitentäler: Der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Zillergrund</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mit dem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Zillergründl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stausee, der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Zemmgrund</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Zamser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Grund und </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Schlegeisgrund</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mit dem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Schlegeis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stausee, das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Stilluptal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mit dem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Stillup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stausee sowie das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gerlostal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mit dem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Durlaßboden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stausee</w:t>
       </w:r>
       <w:r w:rsidR="000C1BDB" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> bieten eine wunderschöne alpine Landschaft und </w:t>
       </w:r>
       <w:r w:rsidR="00C048D7" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>einzigartige</w:t>
       </w:r>
@@ -324,51 +588,81 @@
       </w:r>
       <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">gehören zum </w:t>
       </w:r>
       <w:r w:rsidR="00842E8B" w:rsidRPr="008E59BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Hochgebirgs-Naturpark Zillertaler Alpen</w:t>
+        <w:t xml:space="preserve">Hochgebirgs-Naturpark </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="008E59BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Zillertaler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00842E8B" w:rsidRPr="008E59BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alpen</w:t>
       </w:r>
       <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009F3E72" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rStyle w:val="text-space-pre-line"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="090606"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Der </w:t>
       </w:r>
       <w:r w:rsidR="000C1BDB" w:rsidRPr="00653CC3">
         <w:rPr>
@@ -434,51 +728,77 @@
         </w:rPr>
         <w:t xml:space="preserve">zwischen </w:t>
       </w:r>
       <w:r w:rsidR="00874802" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">dem </w:t>
       </w:r>
       <w:r w:rsidR="009F3E72" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bergsteigerdorf Ginzling </w:t>
+        <w:t xml:space="preserve">Bergsteigerdorf </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009F3E72" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ginzling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009F3E72" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00874802" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">auf 1.000 </w:t>
       </w:r>
       <w:r w:rsidR="00C048D7" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
@@ -532,74 +852,76 @@
       </w:r>
       <w:r w:rsidR="00C048D7" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00874802" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> hohen Gipfel des </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009F3E72" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Hochfeiler</w:t>
       </w:r>
       <w:r w:rsidR="00874802" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00096665" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> auf </w:t>
       </w:r>
       <w:r w:rsidR="00C048D7" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>und</w:t>
       </w:r>
       <w:r w:rsidR="00096665" w:rsidRPr="00653CC3">
@@ -734,99 +1056,177 @@
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00842E8B" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Almbereich und weiter in die Region der über 80 Gletscher.</w:t>
       </w:r>
       <w:r w:rsidR="000C1BDB" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Neben den Zillertaler Alpen </w:t>
+        <w:t xml:space="preserve"> Neben den </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C1BDB" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Zillertaler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C1BDB" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alpen </w:t>
       </w:r>
       <w:r w:rsidR="000059C1" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>liegen</w:t>
       </w:r>
       <w:r w:rsidR="000C1BDB" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> die Gipfel des Zillertals </w:t>
       </w:r>
       <w:r w:rsidR="008648E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>noch</w:t>
       </w:r>
       <w:r w:rsidR="000C1BDB" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in den Tuxer Voralpen, dem Tuxer Hauptkamm oder den Kitzbüheler Alpen</w:t>
+        <w:t xml:space="preserve"> in den </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C1BDB" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tuxer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C1BDB" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voralpen, dem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000C1BDB" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tuxer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000C1BDB" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hauptkamm oder den Kitzbüheler Alpen</w:t>
       </w:r>
       <w:r w:rsidR="00C048D7" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75FB3B36" w14:textId="77777777" w:rsidR="00B6686D" w:rsidRPr="00653CC3" w:rsidRDefault="00B6686D" w:rsidP="00B6686D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -969,502 +1369,626 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">die </w:t>
       </w:r>
       <w:r w:rsidRPr="008E59BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Region Mayrhofen-Hippach und </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00517EC7" w:rsidRPr="008E59BA">
+        <w:t>Region Mayrhofen-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E59BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">die </w:t>
-      </w:r>
+        <w:t>Hippach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E59BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Region Tux-Finkenberg</w:t>
-[...265 lines deleted...]
-      <w:r w:rsidR="00D87901" w:rsidRPr="008E59BA">
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
+      <w:r w:rsidR="00517EC7" w:rsidRPr="008E59BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>ha</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00517EC7" w:rsidRPr="008E59BA">
+        <w:t xml:space="preserve">die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E59BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>us</w:t>
+        <w:t>Region Tux-Finkenberg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>punkten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D059A2" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m Winter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mit</w:t>
+      </w:r>
+      <w:r w:rsidR="00D059A2" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000059C1" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vier Großraumskigebieten, </w:t>
+      </w:r>
+      <w:r w:rsidR="00517EC7" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bestens</w:t>
+      </w:r>
+      <w:r w:rsidR="00D059A2" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> präparierte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00D059A2" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pisten, Langlaufloipen und Rodelbahnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00775D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D059A2" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00775D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00D059A2" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m Sommer </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD11B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wissen zahlreiche </w:t>
+      </w:r>
+      <w:r w:rsidR="00D059A2" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Wander- und Rad</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD11B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>routen</w:t>
+      </w:r>
+      <w:r w:rsidR="00D059A2" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, idyllische Bergseen und beeindruckende Alpenstraßen Besucher </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD11B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zu </w:t>
+      </w:r>
+      <w:r w:rsidR="00D059A2" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">begeistern. Besonders beliebt sind die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D059A2" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Zillertaler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D059A2" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Höhenstraße und die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D059A2" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Schlegeis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D059A2" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-Hochalpenstraße, die spektakuläre Ausblicke auf die umliegende Bergwelt bieten.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C1BDB" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00517EC7" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auch kulinarisch und musikalisch ist das Zillertal ein Highlight. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D059A2" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hier treffen </w:t>
       </w:r>
       <w:r w:rsidR="00D87901" w:rsidRPr="008E59BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">gemachte </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D059A2" w:rsidRPr="008E59BA">
+        <w:t>ha</w:t>
+      </w:r>
+      <w:r w:rsidR="00517EC7" w:rsidRPr="008E59BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Zillertaler Schmankerln</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00D059A2" w:rsidRPr="008E59BA">
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87901" w:rsidRPr="008E59BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Gourmet-Küche</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="00D87901" w:rsidRPr="008E59BA">
+        <w:t xml:space="preserve">gemachte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D059A2" w:rsidRPr="008E59BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Volksmusik</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00517EC7" w:rsidRPr="008E59BA">
+        <w:t>Zillertaler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D059A2" w:rsidRPr="008E59BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>belebende</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D87901" w:rsidRPr="008E59BA">
+        <w:t xml:space="preserve"> Schmankerln</w:t>
+      </w:r>
+      <w:r w:rsidR="00D059A2" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auf moderne </w:t>
+      </w:r>
+      <w:r w:rsidR="00D059A2" w:rsidRPr="008E59BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:t>Gourmet-Küche</w:t>
+      </w:r>
+      <w:r w:rsidR="000C1BDB" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
+      <w:r w:rsidR="00D87901" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">traditionelle </w:t>
+      </w:r>
+      <w:r w:rsidR="00D87901" w:rsidRPr="008E59BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Volksmusik</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87901" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auf </w:t>
+      </w:r>
+      <w:r w:rsidR="00517EC7" w:rsidRPr="008E59BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>belebende</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87901" w:rsidRPr="008E59BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Beats</w:t>
       </w:r>
       <w:r w:rsidR="00D87901" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C048D7" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1481,51 +2005,77 @@
         </w:rPr>
         <w:t>Für all</w:t>
       </w:r>
       <w:r w:rsidR="00517EC7" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00D87901" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">, die hoch hinaus wollen, die Natur mit der ganzen Familie erleben oder die </w:t>
+        <w:t xml:space="preserve">, die hoch </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D87901" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hinaus wollen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D87901" w:rsidRPr="00653CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, die Natur mit der ganzen Familie erleben oder die </w:t>
       </w:r>
       <w:r w:rsidR="00D059A2" w:rsidRPr="00653CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>heimische Küche genießen möchten – das Zillertal hat für jeden etwas zu bieten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01009D28" w14:textId="77777777" w:rsidR="00B6686D" w:rsidRDefault="00B6686D" w:rsidP="00AE553D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -1930,283 +2480,491 @@
       </w:r>
       <w:r w:rsidR="005B78A7" w:rsidRPr="009F3FE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B78A7" w:rsidRPr="008E59BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Zillertal Activecard</w:t>
-[...85 lines deleted...]
-      <w:r w:rsidR="009F3FE2" w:rsidRPr="008E59BA">
+        <w:t xml:space="preserve">Zillertal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B78A7" w:rsidRPr="008E59BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Activecard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B78A7" w:rsidRPr="009F3FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="008648E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="005B78A7" w:rsidRPr="009F3FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E10D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Zillertaler Superskipass</w:t>
+        <w:t>ideale</w:t>
+      </w:r>
+      <w:r w:rsidR="008648E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E10D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Begleiter für alle, die das Tal mit seinen vier Ferienregionen von vorne bis hinten erleben möchten.</w:t>
       </w:r>
       <w:r w:rsidR="009F3FE2" w:rsidRPr="009F3FE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Im Winter ist der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009F3FE2" w:rsidRPr="008E59BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Zillertaler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009F3FE2" w:rsidRPr="008E59BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Superskipass</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3FE2" w:rsidRPr="009F3FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B78A7" w:rsidRPr="005563FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>die ultimative Eintrittskarte ins Zillertaler Skiglück.</w:t>
+        <w:t xml:space="preserve">die ultimative Eintrittskarte ins </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B78A7" w:rsidRPr="005563FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Zillertaler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B78A7" w:rsidRPr="005563FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B78A7" w:rsidRPr="005563FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Skiglück</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B78A7" w:rsidRPr="005563FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="140A9D49" w14:textId="77777777" w:rsidR="009F3FE2" w:rsidRPr="009F3FE2" w:rsidRDefault="009F3FE2" w:rsidP="009F3FE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D870481" w14:textId="3664AEB0" w:rsidR="000F4AF4" w:rsidRPr="009F3FE2" w:rsidRDefault="00852420" w:rsidP="009F3FE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3FE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Willkommen im Zillertal – das fühlst du nur hier.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000F4AF4" w:rsidRPr="009F3FE2">
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="30FCD839" w14:textId="77777777" w:rsidR="006250A8" w:rsidRDefault="006250A8" w:rsidP="00F9165F">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="664CF498" w14:textId="77777777" w:rsidR="006250A8" w:rsidRDefault="006250A8" w:rsidP="00F9165F">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="16478393" w14:textId="77777777" w:rsidR="006250A8" w:rsidRDefault="006250A8" w:rsidP="00F9165F">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="296F666F" w14:textId="77777777" w:rsidR="006250A8" w:rsidRDefault="006250A8" w:rsidP="00F9165F">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00FA83A1" w14:textId="77777777" w:rsidR="00F9165F" w:rsidRDefault="00F9165F">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="785C8170" w14:textId="77777777" w:rsidR="00F9165F" w:rsidRDefault="00F9165F">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="67EB9779" w14:textId="77777777" w:rsidR="00F9165F" w:rsidRDefault="00F9165F">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="43BD813F" w14:textId="5814367C" w:rsidR="00F9165F" w:rsidRDefault="00F9165F">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A7B22C4" wp14:editId="66E0EA92">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>4445</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>-69215</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7559040" cy="1439545"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Grafik 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Kopf.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7559040" cy="1439545"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BFC7D3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E7D0B7B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -2527,119 +3285,131 @@
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="261303808">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="942877948">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1356883874">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C35A8"/>
     <w:rsid w:val="000059C1"/>
     <w:rsid w:val="00042117"/>
     <w:rsid w:val="000647F8"/>
     <w:rsid w:val="000669EB"/>
     <w:rsid w:val="00082239"/>
     <w:rsid w:val="00096665"/>
     <w:rsid w:val="000C1BDB"/>
     <w:rsid w:val="000F4AF4"/>
     <w:rsid w:val="00116D13"/>
     <w:rsid w:val="001F1824"/>
     <w:rsid w:val="002309D1"/>
     <w:rsid w:val="00286BD0"/>
     <w:rsid w:val="002B775E"/>
     <w:rsid w:val="003F377A"/>
     <w:rsid w:val="00435960"/>
     <w:rsid w:val="004A6919"/>
     <w:rsid w:val="00517EC7"/>
     <w:rsid w:val="005853CD"/>
     <w:rsid w:val="005B78A7"/>
     <w:rsid w:val="005F38F8"/>
+    <w:rsid w:val="006250A8"/>
     <w:rsid w:val="00653CC3"/>
     <w:rsid w:val="00655429"/>
     <w:rsid w:val="006C35A8"/>
     <w:rsid w:val="006D0963"/>
     <w:rsid w:val="006F336A"/>
     <w:rsid w:val="00710EAD"/>
     <w:rsid w:val="00736856"/>
     <w:rsid w:val="00764419"/>
     <w:rsid w:val="00775D4D"/>
     <w:rsid w:val="00792061"/>
     <w:rsid w:val="00842E8B"/>
     <w:rsid w:val="00852420"/>
     <w:rsid w:val="008648E3"/>
     <w:rsid w:val="00874802"/>
     <w:rsid w:val="008E59BA"/>
+    <w:rsid w:val="00987B5E"/>
     <w:rsid w:val="009B2BA9"/>
     <w:rsid w:val="009E5E0F"/>
     <w:rsid w:val="009F3E72"/>
     <w:rsid w:val="009F3FE2"/>
     <w:rsid w:val="00A07794"/>
     <w:rsid w:val="00A70D00"/>
     <w:rsid w:val="00AD11B3"/>
     <w:rsid w:val="00AE553D"/>
     <w:rsid w:val="00B56749"/>
     <w:rsid w:val="00B6686D"/>
     <w:rsid w:val="00BD0040"/>
     <w:rsid w:val="00BE6E56"/>
     <w:rsid w:val="00BF5D3D"/>
     <w:rsid w:val="00C048D7"/>
     <w:rsid w:val="00C1149F"/>
     <w:rsid w:val="00C957D4"/>
     <w:rsid w:val="00CF4E11"/>
     <w:rsid w:val="00D059A2"/>
     <w:rsid w:val="00D13FC8"/>
     <w:rsid w:val="00D87901"/>
     <w:rsid w:val="00F52D6B"/>
+    <w:rsid w:val="00F9165F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="77ED0AC0"/>
@@ -3334,50 +4104,92 @@
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
     <w:name w:val="Kommentarthema Zchn"/>
     <w:basedOn w:val="KommentartextZchn"/>
     <w:link w:val="Kommentarthema"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00710EAD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berarbeitung">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00792061"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F9165F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F9165F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F9165F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F9165F"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="873347524">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1665275229">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -3399,51 +4211,55 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2139058297">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3710,52 +4526,72 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100BB54D00FC5C2CA49A75BBF7BE7C584FE" ma:contentTypeVersion="19" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="28e19a32743e9a4fab66791b153f37be">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cfae8416-a1b9-4930-8561-225399f76bef" xmlns:ns3="92dae46e-6dab-461c-a2a9-cd28caaab017" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d1fcdeb912e0a1845bf94ada0a3970fc" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cfae8416-a1b9-4930-8561-225399f76bef">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="92dae46e-6dab-461c-a2a9-cd28caaab017" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100BB54D00FC5C2CA49A75BBF7BE7C584FE" ma:contentTypeVersion="19" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="74781b5270c194e7b5250718dc4d31bf">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cfae8416-a1b9-4930-8561-225399f76bef" xmlns:ns3="92dae46e-6dab-461c-a2a9-cd28caaab017" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2cd5e44f10b6865fce1d1a2b7f227cec" ns2:_="" ns3:_="">
     <xsd:import namespace="cfae8416-a1b9-4930-8561-225399f76bef"/>
     <xsd:import namespace="92dae46e-6dab-461c-a2a9-cd28caaab017"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -3970,106 +4806,71 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30A28AD6-0ED6-40E9-A4AE-447680F0CA1E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C17CC3D6-DDDF-4D88-AB46-B98852C4100B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="cfae8416-a1b9-4930-8561-225399f76bef"/>
     <ds:schemaRef ds:uri="92dae46e-6dab-461c-a2a9-cd28caaab017"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65395449-ADBB-4B9E-8610-692304B90ACE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C17CC3D6-DDDF-4D88-AB46-B98852C4100B}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ECDADD4-D6E0-46F3-885C-902212CD3546}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>424</Words>
   <Characters>2675</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>