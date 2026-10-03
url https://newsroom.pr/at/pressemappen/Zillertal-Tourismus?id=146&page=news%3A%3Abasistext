--- v0 (2026-07-31)
+++ v1 (2026-10-03)
@@ -1,55 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4D18B850" w14:textId="77777777" w:rsidR="00E26937" w:rsidRDefault="00890CB5" w:rsidP="001B1763">
+    <w:p w14:paraId="047D09DA" w14:textId="372338EF" w:rsidR="00953B4D" w:rsidRDefault="00890CB5" w:rsidP="001B1763">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008653A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Bike Paradies Zillertal</w:t>
       </w:r>
       <w:r w:rsidRPr="00890CB5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -115,709 +118,849 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Landschaft</w:t>
       </w:r>
       <w:r w:rsidR="009D214A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008653A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">dem weiten Talboden, den blühenden Almen und dem imposanten Panorama bietet beste Voraussetzungen, um </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E26937">
+        <w:t xml:space="preserve">dem weiten Talboden, den blühenden Almen und dem imposanten Panorama bietet beste Voraussetzungen, um mit dem </w:t>
+      </w:r>
+      <w:r w:rsidR="00F24628" w:rsidRPr="008653A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>es mit dem Rad zu erkunden.</w:t>
+        <w:t xml:space="preserve">Rad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>erkunde</w:t>
+      </w:r>
+      <w:r w:rsidR="009D214A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t zu werden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4506" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00EA01F3" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auf </w:t>
+      </w:r>
+      <w:r w:rsidR="00F24628" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>über</w:t>
+      </w:r>
+      <w:r w:rsidR="00670790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA01F3" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.300 km Radwegen im Zillertal findet jeder seine Lieblingsroute</w:t>
+      </w:r>
+      <w:r w:rsidR="00461903">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00670790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA01F3" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vom gemütlichen Familienausflug entlang des Zillers über breite </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA01F3" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Almwege</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA01F3" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bis hin zu actionreichen Trails mit anspruchsvollen Abfahrten ist für jeden die perfekte Strecke dabei. Ob </w:t>
+      </w:r>
+      <w:r w:rsidR="00F24628" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mit Citybike, Gravelbike</w:t>
+      </w:r>
+      <w:r w:rsidR="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F24628" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA01F3" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ountainbike</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24628" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA01F3" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E-Bike</w:t>
+      </w:r>
+      <w:r w:rsidR="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, oder</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA01F3" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mit dem Rennrad: Die herrliche Naturkulisse des Zillertals </w:t>
+      </w:r>
+      <w:r w:rsidR="00F24628" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>punktet auf jedem Sattel</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA01F3" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C63B66" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C63B66" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0052011A" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Radmitnahme </w:t>
+      </w:r>
+      <w:r w:rsidR="006017C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bei</w:t>
+      </w:r>
+      <w:r w:rsidR="0052011A" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sieben Sommerbergbahnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25D94" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F25D94" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das Zillertal ist nicht nur im Winter für seine erstklassigen Hütten und modernen Bergbahnen bekannt, sondern bietet im Sommer </w:t>
+      </w:r>
+      <w:r w:rsidR="00F24628" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">auch </w:t>
+      </w:r>
+      <w:r w:rsidR="00F25D94" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ideale Bedingungen für Biker</w:t>
+      </w:r>
+      <w:r w:rsidR="00670790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>innen und Biker</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25D94" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C02054" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bei sieben der 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F25D94" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zillertaler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F25D94" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sommerbergbahnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00C02054" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kann das Bike mitgenommen werden.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25D94" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> An den Talstationen </w:t>
+      </w:r>
+      <w:r w:rsidR="00C02054" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stehen dort</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25D94" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bequeme Einstiegsrampen in </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4563">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25D94" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geräumigen Gondeln </w:t>
+      </w:r>
+      <w:r w:rsidR="00C02054" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zur Verfügung, </w:t>
+      </w:r>
+      <w:r w:rsidR="006017C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mit </w:t>
+      </w:r>
+      <w:r w:rsidR="00C02054" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>welche</w:t>
+      </w:r>
+      <w:r w:rsidR="006017C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00C02054" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zahlreiche </w:t>
+      </w:r>
+      <w:r w:rsidR="00F25D94" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ausgangspunkte </w:t>
+      </w:r>
+      <w:r w:rsidR="00C02054" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>für Panoramatouren mühelos erreich</w:t>
+      </w:r>
+      <w:r w:rsidR="006017C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t werden können</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25D94" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B654AE" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B654AE" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00953B4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Talein, talaus – bergauf, bergab</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047D09DA" w14:textId="2B1829B9" w:rsidR="00953B4D" w:rsidRDefault="00890CB5" w:rsidP="001B1763">
+    <w:p w14:paraId="2FBEFA3A" w14:textId="3F42E5F7" w:rsidR="00B654AE" w:rsidRPr="008653A9" w:rsidRDefault="0052011A" w:rsidP="001B1763">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008653A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...4 lines deleted...]
-        <w:br/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Der</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE673D" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31 km lange Zillertal-Radweg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00953B4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">von Strass im Zillertal bis Mayrhofen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ist für die ganze Familie bestens geeignet</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE673D" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Ein Großteil der Strecke führt entlang des Zillers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE673D" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vorbei an Spielplätzen, Freizeitparks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE673D" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cafés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE673D" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Retour geht es </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>entweder wieder fest im Sattel oder gem</w:t>
       </w:r>
       <w:r w:rsidR="00EA01F3" w:rsidRPr="008653A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Auf </w:t>
-[...217 lines deleted...]
-      <w:r w:rsidR="00F25D94" w:rsidRPr="008653A9">
+        <w:t>ütlich</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE673D" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mit der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EE673D" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zillertalbahn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EE673D" w:rsidRPr="008653A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00C02054" w:rsidRPr="008653A9">
-[...186 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="008653A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Der</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Wer hoch hinaus möchte, kann eine der über 150 Hütten und Jausenstationen in der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008653A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>Zillertaler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008653A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ist für die ganze Familie bestens geeignet</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Bergwelt ansteuern. Traditionelle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008653A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>Zillertaler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008653A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> und</w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> Hütten und Jausenstationen in der Zillertaler Bergwelt ansteuern. Traditionelle Zillertaler Spezialitäten und hausgemachte Süßspeisen sind neben dem atemberaubenden Ausblick die schönste Belohnung. </w:t>
+        <w:t xml:space="preserve"> Spezialitäten und hausgemachte Süßspeisen sind neben dem atemberaubenden Ausblick die schönste Belohnung. </w:t>
       </w:r>
       <w:r w:rsidR="00EE673D" w:rsidRPr="008653A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="38DAF0EC" w14:textId="667DD225" w:rsidR="001B1763" w:rsidRDefault="00BC402A" w:rsidP="001B1763">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008653A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bike and Hike – mit Tritt und Schritt ans Ziel</w:t>
       </w:r>
       <w:r w:rsidRPr="008653A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00817923" w:rsidRPr="00817923">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Warum sich zwischen Mountainbiken und Wandern entscheiden, wenn man beides miteinander verbinden kann? Bei einer Bike&amp;Hike</w:t>
+        <w:t xml:space="preserve">Warum sich zwischen Mountainbiken und Wandern entscheiden, wenn man beides miteinander verbinden kann? </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00817923" w:rsidRPr="00817923">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bei einer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00817923" w:rsidRPr="00817923">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bike</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00817923" w:rsidRPr="00817923">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&amp;Hike</w:t>
       </w:r>
       <w:r w:rsidR="00953B4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00817923" w:rsidRPr="00817923">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Tour lassen sich die Vorteile beider Aktivitäten ideal kombinieren. Vor allem auf längeren, flachen Streckenabschnitten erweist sich das Fahrrad als praktisches Fortbewegungsmittel, um schneller zum Ausgangspunkt der Wanderung zu gelangen.</w:t>
+        <w:t>Tour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00817923" w:rsidRPr="00817923">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lassen sich die Vorteile beider Aktivitäten ideal kombinieren. Vor allem auf längeren, flachen Streckenabschnitten erweist sich das Fahrrad als praktisches Fortbewegungsmittel, um schneller zum Ausgangspunkt der Wanderung zu gelangen.</w:t>
       </w:r>
       <w:r w:rsidR="00FC426B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> N</w:t>
       </w:r>
       <w:r w:rsidR="00817923" w:rsidRPr="00817923">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ach einer ausgiebigen </w:t>
       </w:r>
       <w:r w:rsidR="00D15A76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bergtour</w:t>
       </w:r>
@@ -889,75 +1032,125 @@
     <w:p w14:paraId="14265F8E" w14:textId="1EBFA0AE" w:rsidR="00C02054" w:rsidRPr="008653A9" w:rsidRDefault="00C13321" w:rsidP="001B1763">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008653A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008653A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Hoch, höher, Zillertaler Höhenstraße</w:t>
+        <w:t xml:space="preserve">Hoch, höher, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zillertaler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Höhenstraße</w:t>
       </w:r>
       <w:r w:rsidR="004947DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="003D65FB" w:rsidRPr="008653A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Auf den insgesamt fünf Auffahrten, die in Ried, Kaltenbach, Aschau, Zell am Ziller oder Hippach starten, beginnt ein Bike-Erlebnis der anspruchsvollen Art. Auf insgesamt 52 Kilometern und 1.880 Höhenmetern geht es Kurve um Kurve bis zum höchsten Punkt der </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Auf den insgesamt fünf Auffahrten, die in Ried, Kaltenbach, Aschau, Zell am Ziller oder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003D65FB" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hippach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003D65FB" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> starten, beginnt ein Bike-Erlebnis der anspruchsvollen Art. Auf insgesamt 52 Kilometern und 1.880 Höhenmetern geht es Kurve um Kurve bis zum höchsten Punkt der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F30C0E" w:rsidRPr="008653A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zillertaler </w:t>
+        <w:t>Zillertaler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F30C0E" w:rsidRPr="008653A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D65FB" w:rsidRPr="008653A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Höhenstraße auf 2.020 Metern. </w:t>
       </w:r>
       <w:r w:rsidR="003B7E59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="003D65FB" w:rsidRPr="008653A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">n den 1960er Jahren erbaut, diente die Höhenstraße vor allem den </w:t>
       </w:r>
@@ -1035,128 +1228,282 @@
         </w:rPr>
         <w:t>Ab</w:t>
       </w:r>
       <w:r w:rsidR="005F22C5" w:rsidRPr="005F22C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sperrbare Fahrradstellräume, Fahrradständer vor dem Haus, Fahrradwaschplätze, E-Bike-Ladestationen, kleine Reparatursets und vieles mehr sind die Vorteile dieser Unterkünfte.</w:t>
       </w:r>
       <w:r w:rsidR="005B3490">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A163DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Zudem gibt es eine Vielzahl an geprüften Bikeg</w:t>
+        <w:t xml:space="preserve">Zudem gibt es eine Vielzahl an geprüften </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A163DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bikeg</w:t>
       </w:r>
       <w:r w:rsidR="00400663" w:rsidRPr="00400663">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uide</w:t>
       </w:r>
       <w:r w:rsidR="00A163DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">s, mit denen die schönsten Radstrecken des Tales </w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A163DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mit denen die schönsten Radstrecken des Tales </w:t>
       </w:r>
       <w:r w:rsidR="006502C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">gemeinsam </w:t>
       </w:r>
       <w:r w:rsidR="00A163DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>erkundet werden können.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002C6860" w:rsidRPr="00140B93">
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6626BC30" w14:textId="77777777" w:rsidR="00045BDF" w:rsidRDefault="00045BDF" w:rsidP="00422E03">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7EEEB12A" w14:textId="77777777" w:rsidR="00045BDF" w:rsidRDefault="00045BDF" w:rsidP="00422E03">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="31BAC623" w14:textId="77777777" w:rsidR="00045BDF" w:rsidRDefault="00045BDF" w:rsidP="00422E03">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4AF87D2C" w14:textId="77777777" w:rsidR="00045BDF" w:rsidRDefault="00045BDF" w:rsidP="00422E03">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="354AFBB5" w14:textId="77777777" w:rsidR="00453448" w:rsidRDefault="00453448">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5E5D3171" w14:textId="77777777" w:rsidR="00453448" w:rsidRDefault="00453448">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5847AC9D" w14:textId="77777777" w:rsidR="00453448" w:rsidRDefault="00453448">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="796C35B8" w14:textId="11B96B52" w:rsidR="00422E03" w:rsidRDefault="00C348D2">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A31E2DC" wp14:editId="61E7F277">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>4445</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>-265430</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7559040" cy="1439545"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Grafik 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Kopf.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7559040" cy="1439545"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E113955"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4A1EC7E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -1234,166 +1581,177 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1870138771">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00890CB5"/>
+    <w:rsid w:val="00045BDF"/>
     <w:rsid w:val="000F7179"/>
     <w:rsid w:val="0010695C"/>
     <w:rsid w:val="001165DF"/>
     <w:rsid w:val="00140B93"/>
     <w:rsid w:val="00155249"/>
-    <w:rsid w:val="00196A31"/>
     <w:rsid w:val="001A41D9"/>
     <w:rsid w:val="001B1763"/>
     <w:rsid w:val="002C6860"/>
     <w:rsid w:val="002F4506"/>
     <w:rsid w:val="003B7E59"/>
     <w:rsid w:val="003D65FB"/>
-    <w:rsid w:val="0040059B"/>
     <w:rsid w:val="00400663"/>
+    <w:rsid w:val="00422E03"/>
+    <w:rsid w:val="00453448"/>
     <w:rsid w:val="00461903"/>
     <w:rsid w:val="00493F63"/>
     <w:rsid w:val="004947DD"/>
+    <w:rsid w:val="004D2F34"/>
     <w:rsid w:val="0052011A"/>
     <w:rsid w:val="005A5AD8"/>
     <w:rsid w:val="005B3490"/>
     <w:rsid w:val="005C4EA6"/>
     <w:rsid w:val="005F1650"/>
     <w:rsid w:val="005F22C5"/>
     <w:rsid w:val="006017C6"/>
     <w:rsid w:val="00622391"/>
     <w:rsid w:val="00640FC5"/>
     <w:rsid w:val="006502C9"/>
     <w:rsid w:val="0065412D"/>
     <w:rsid w:val="00670790"/>
+    <w:rsid w:val="006B0E1E"/>
     <w:rsid w:val="00703D47"/>
     <w:rsid w:val="00723BE1"/>
     <w:rsid w:val="007C4563"/>
     <w:rsid w:val="007C6A82"/>
     <w:rsid w:val="00816C96"/>
     <w:rsid w:val="00817923"/>
     <w:rsid w:val="0084011F"/>
     <w:rsid w:val="008653A9"/>
-    <w:rsid w:val="00865DEB"/>
     <w:rsid w:val="00890CB5"/>
     <w:rsid w:val="008A1EA2"/>
     <w:rsid w:val="008B2C61"/>
     <w:rsid w:val="008F0E84"/>
     <w:rsid w:val="00906A19"/>
     <w:rsid w:val="00925E3C"/>
+    <w:rsid w:val="00943D8F"/>
     <w:rsid w:val="00953B4D"/>
-    <w:rsid w:val="00997503"/>
     <w:rsid w:val="009D214A"/>
     <w:rsid w:val="009E2586"/>
     <w:rsid w:val="00A163DC"/>
     <w:rsid w:val="00A22DCA"/>
     <w:rsid w:val="00AC5D5E"/>
     <w:rsid w:val="00B26B34"/>
     <w:rsid w:val="00B654AE"/>
     <w:rsid w:val="00BC402A"/>
     <w:rsid w:val="00C00497"/>
     <w:rsid w:val="00C02054"/>
     <w:rsid w:val="00C13321"/>
+    <w:rsid w:val="00C348D2"/>
     <w:rsid w:val="00C47A3C"/>
     <w:rsid w:val="00C63B66"/>
     <w:rsid w:val="00C76793"/>
     <w:rsid w:val="00D15A76"/>
     <w:rsid w:val="00D2236A"/>
     <w:rsid w:val="00D23400"/>
     <w:rsid w:val="00D903D1"/>
-    <w:rsid w:val="00DB0FEA"/>
-    <w:rsid w:val="00E14435"/>
     <w:rsid w:val="00E234F5"/>
-    <w:rsid w:val="00E26937"/>
     <w:rsid w:val="00E52D06"/>
     <w:rsid w:val="00E878EE"/>
     <w:rsid w:val="00EA01F3"/>
     <w:rsid w:val="00ED4853"/>
     <w:rsid w:val="00EE673D"/>
     <w:rsid w:val="00EF52D3"/>
     <w:rsid w:val="00F028F7"/>
     <w:rsid w:val="00F22E7C"/>
     <w:rsid w:val="00F24628"/>
     <w:rsid w:val="00F25D94"/>
     <w:rsid w:val="00F30C0E"/>
     <w:rsid w:val="00F47767"/>
-    <w:rsid w:val="00FA2A2C"/>
     <w:rsid w:val="00FC426B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="693E93AD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CA68567D-D82A-4116-8E7B-8EEE130DC96A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -2364,50 +2722,94 @@
     <w:next w:val="Kommentartext"/>
     <w:link w:val="KommentarthemaZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C02054"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
     <w:name w:val="Kommentarthema Zchn"/>
     <w:basedOn w:val="KommentartextZchn"/>
     <w:link w:val="Kommentarthema"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C02054"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00422E03"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00422E03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00422E03"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00422E03"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="59060537">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="158933950">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -2507,51 +2909,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1758139431">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2817,102 +3223,99 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cfae8416-a1b9-4930-8561-225399f76bef">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="92dae46e-6dab-461c-a2a9-cd28caaab017" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100BB54D00FC5C2CA49A75BBF7BE7C584FE" ma:contentTypeVersion="18" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="00079443f6a5286374fc3bf9a3a17fa4">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cfae8416-a1b9-4930-8561-225399f76bef" xmlns:ns3="92dae46e-6dab-461c-a2a9-cd28caaab017" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10cba71d27e677ac263e1e7566bd0e4b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100BB54D00FC5C2CA49A75BBF7BE7C584FE" ma:contentTypeVersion="19" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="74781b5270c194e7b5250718dc4d31bf">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cfae8416-a1b9-4930-8561-225399f76bef" xmlns:ns3="92dae46e-6dab-461c-a2a9-cd28caaab017" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2cd5e44f10b6865fce1d1a2b7f227cec" ns2:_="" ns3:_="">
     <xsd:import namespace="cfae8416-a1b9-4930-8561-225399f76bef"/>
     <xsd:import namespace="92dae46e-6dab-461c-a2a9-cd28caaab017"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cfae8416-a1b9-4930-8561-225399f76bef" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2951,50 +3354,55 @@
     <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ae249257-9e18-4b0f-a118-839905bd1216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="92dae46e-6dab-461c-a2a9-cd28caaab017" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -3096,135 +3504,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE01EEA3-3CB7-4A53-96C0-1C7CB66A8EC9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F4B0DDC-1E82-4984-BCE9-B041D9B46AEB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="cfae8416-a1b9-4930-8561-225399f76bef"/>
     <ds:schemaRef ds:uri="92dae46e-6dab-461c-a2a9-cd28caaab017"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06AAB71B-8379-4E7A-9147-BC2E08772245}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AEBC116-AC8F-48A3-995D-B178E8DAD80A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B55314ED-3E44-4189-B336-3E3E336503CD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0704C7F1-4D3C-4E59-9B95-BD88F2F9AC4E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cfae8416-a1b9-4930-8561-225399f76bef"/>
     <ds:schemaRef ds:uri="92dae46e-6dab-461c-a2a9-cd28caaab017"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>456</Words>
-  <Characters>2873</Characters>
+  <Words>459</Words>
+  <Characters>2892</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3323</CharactersWithSpaces>
+  <CharactersWithSpaces>3345</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ProMedia - Isabella Sporer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BB54D00FC5C2CA49A75BBF7BE7C584FE</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>1717400</vt:r8>
   </property>
 </Properties>
 </file>