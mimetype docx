--- v0 (2026-05-30)
+++ v1 (2026-10-03)
@@ -1,56 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0B74769A" w14:textId="1B7581CC" w:rsidR="00420716" w:rsidRPr="009F3586" w:rsidRDefault="00EE6C7A" w:rsidP="00420716">
+    <w:p w14:paraId="2546B2D5" w14:textId="77777777" w:rsidR="008E1011" w:rsidRDefault="008E1011" w:rsidP="00420716">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17CBBB39" w14:textId="77777777" w:rsidR="008E1011" w:rsidRDefault="008E1011" w:rsidP="00420716">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B74769A" w14:textId="05F15EBA" w:rsidR="00420716" w:rsidRPr="009F3586" w:rsidRDefault="00EE6C7A" w:rsidP="00420716">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Zillertal: </w:t>
       </w:r>
       <w:r w:rsidR="00420716" w:rsidRPr="009F3586">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -669,60 +694,60 @@
         </w:rPr>
         <w:t xml:space="preserve">die Runde um die Reichenspitze: über die Plauener Hütte hoch oben </w:t>
       </w:r>
       <w:r w:rsidR="00A32D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>über dem</w:t>
       </w:r>
       <w:r w:rsidR="00F73E76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> türkisblauen</w:t>
       </w:r>
       <w:r w:rsidR="00F51E8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Z</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F51E8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>illergrund</w:t>
+        <w:t>Zillergrund</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F51E8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-Spe</w:t>
       </w:r>
       <w:r w:rsidR="00A32D7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">icher geht es über </w:t>
       </w:r>
       <w:r w:rsidR="002A687B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">die </w:t>
@@ -1014,51 +1039,51 @@
       <w:r w:rsidR="004D23F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">und kurze Wanderungen für die ganze Familie an den Bergstationen der 10 Sommerbergbahnen </w:t>
       </w:r>
       <w:r w:rsidR="006E11F2" w:rsidRPr="006E11F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sorgen für </w:t>
       </w:r>
       <w:r w:rsidR="004D23F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lebenslange gemeinsame Erinnerungen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F4AE09" w14:textId="644DE22C" w:rsidR="006E75CF" w:rsidRDefault="00A92C12" w:rsidP="008009A8">
+    <w:p w14:paraId="3654B220" w14:textId="77777777" w:rsidR="008E1011" w:rsidRDefault="00A92C12" w:rsidP="008009A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00983BC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1155,142 +1180,144 @@
         </w:rPr>
         <w:t xml:space="preserve"> hausgemachten Zillertaler Krapfen,</w:t>
       </w:r>
       <w:r w:rsidR="006E11F2" w:rsidRPr="006E11F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kaiserschmarrn und Co. zu belohnen.</w:t>
       </w:r>
       <w:r w:rsidR="0059727F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="0059727F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="001D099A">
+    </w:p>
+    <w:p w14:paraId="24F4AE09" w14:textId="7DDA2F47" w:rsidR="006E75CF" w:rsidRDefault="001D099A" w:rsidP="008009A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Egal ob man sich für eine mehrtägige Tour oder für eine Tageswanderung entscheidet – in den Alpen</w:t>
       </w:r>
-      <w:r w:rsidR="001D099A" w:rsidRPr="006E11F2">
+      <w:r w:rsidRPr="006E11F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001D099A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ist immer ein</w:t>
       </w:r>
-      <w:r w:rsidR="001D099A" w:rsidRPr="006E11F2">
+      <w:r w:rsidRPr="006E11F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> gewisses Maß an Kondition,</w:t>
       </w:r>
-      <w:r w:rsidR="001D099A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001D099A" w:rsidRPr="006E11F2">
+      <w:r w:rsidRPr="006E11F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Trittsicherheit und Schwindelfreiheit</w:t>
       </w:r>
-      <w:r w:rsidR="001D099A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> gefordert</w:t>
       </w:r>
-      <w:r w:rsidR="001D099A" w:rsidRPr="006E11F2">
+      <w:r w:rsidRPr="006E11F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001D099A" w:rsidRPr="00792543">
+      <w:r w:rsidRPr="00792543">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001D099A">
-[...16 lines deleted...]
-      <w:r w:rsidR="001D099A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Im Naturpark warten zudem Hochtouren, welche hohes alpines Können abverlangen. Mit einem heimischen Bergführer an der Seite können selbst die beeindruckenden 3000er erklommen werden.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C83EFE" w14:textId="071E9E9C" w:rsidR="000A10AD" w:rsidRPr="009F3586" w:rsidRDefault="000A10AD" w:rsidP="008009A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3586">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1501,161 +1528,228 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009F3586">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sowie Eintritts- und Ermäßigungskarten für zahlreiche Attraktionen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>freuen.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000A10AD" w:rsidRPr="009F3586">
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17C0C83A" w14:textId="77777777" w:rsidR="00E40D63" w:rsidRDefault="00E40D63" w:rsidP="00B02FDB">
+    <w:p w14:paraId="021A8B8F" w14:textId="77777777" w:rsidR="0042532B" w:rsidRDefault="0042532B" w:rsidP="00B02FDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52FD4EED" w14:textId="77777777" w:rsidR="00E40D63" w:rsidRDefault="00E40D63" w:rsidP="00B02FDB">
+    <w:p w14:paraId="7DDC1061" w14:textId="77777777" w:rsidR="0042532B" w:rsidRDefault="0042532B" w:rsidP="00B02FDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7F4A1334" w14:textId="77777777" w:rsidR="00261B95" w:rsidRDefault="00261B95">
+    <w:p w14:paraId="419A71FE" w14:textId="77777777" w:rsidR="0042532B" w:rsidRDefault="0042532B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="444388F5" w14:textId="77777777" w:rsidR="00E40D63" w:rsidRDefault="00E40D63" w:rsidP="00B02FDB">
+    <w:p w14:paraId="6953EF8A" w14:textId="77777777" w:rsidR="0042532B" w:rsidRDefault="0042532B" w:rsidP="00B02FDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46AE291A" w14:textId="77777777" w:rsidR="00E40D63" w:rsidRDefault="00E40D63" w:rsidP="00B02FDB">
+    <w:p w14:paraId="6F7B4952" w14:textId="77777777" w:rsidR="0042532B" w:rsidRDefault="0042532B" w:rsidP="00B02FDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1CE800FE" w14:textId="77777777" w:rsidR="00261B95" w:rsidRDefault="00261B95">
+    <w:p w14:paraId="34A53D95" w14:textId="77777777" w:rsidR="0042532B" w:rsidRDefault="0042532B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A253D32" w14:textId="5BBDD3D2" w:rsidR="008E1011" w:rsidRDefault="008E1011">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C740378" wp14:editId="38A9C8A7">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>13970</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>20320</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7559040" cy="1439545"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Grafik 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Kopf.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7559040" cy="1439545"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00420716"/>
     <w:rsid w:val="00034908"/>
@@ -1669,136 +1763,139 @@
     <w:rsid w:val="00164833"/>
     <w:rsid w:val="00171403"/>
     <w:rsid w:val="001A41D9"/>
     <w:rsid w:val="001D099A"/>
     <w:rsid w:val="001D6FB1"/>
     <w:rsid w:val="001D785A"/>
     <w:rsid w:val="001E319E"/>
     <w:rsid w:val="001E5A7E"/>
     <w:rsid w:val="001F0FC2"/>
     <w:rsid w:val="00216C71"/>
     <w:rsid w:val="002254C4"/>
     <w:rsid w:val="00254ECE"/>
     <w:rsid w:val="00255962"/>
     <w:rsid w:val="00261B95"/>
     <w:rsid w:val="002644E1"/>
     <w:rsid w:val="002736EA"/>
     <w:rsid w:val="00282912"/>
     <w:rsid w:val="002A687B"/>
     <w:rsid w:val="002F239A"/>
     <w:rsid w:val="003071D3"/>
     <w:rsid w:val="003239BD"/>
     <w:rsid w:val="003316A2"/>
     <w:rsid w:val="00372A56"/>
     <w:rsid w:val="00420716"/>
     <w:rsid w:val="00423EFD"/>
+    <w:rsid w:val="0042532B"/>
     <w:rsid w:val="00430DD7"/>
     <w:rsid w:val="00453C7E"/>
     <w:rsid w:val="00467550"/>
     <w:rsid w:val="004D23F3"/>
     <w:rsid w:val="004D739C"/>
     <w:rsid w:val="005645B5"/>
     <w:rsid w:val="00583D5E"/>
     <w:rsid w:val="0059727F"/>
     <w:rsid w:val="005A2AD5"/>
     <w:rsid w:val="005A7A3A"/>
     <w:rsid w:val="005A7F80"/>
     <w:rsid w:val="005E579B"/>
     <w:rsid w:val="005F334F"/>
     <w:rsid w:val="006178EB"/>
     <w:rsid w:val="00622391"/>
     <w:rsid w:val="00645CB4"/>
     <w:rsid w:val="0065412D"/>
     <w:rsid w:val="00671A07"/>
     <w:rsid w:val="0067699B"/>
     <w:rsid w:val="00690C96"/>
     <w:rsid w:val="006E11F2"/>
     <w:rsid w:val="006E75CF"/>
     <w:rsid w:val="00744791"/>
     <w:rsid w:val="00755141"/>
     <w:rsid w:val="00792543"/>
     <w:rsid w:val="007C125B"/>
     <w:rsid w:val="007C60DA"/>
     <w:rsid w:val="007D1214"/>
     <w:rsid w:val="008009A8"/>
     <w:rsid w:val="008065C5"/>
     <w:rsid w:val="00812BC8"/>
     <w:rsid w:val="00833560"/>
     <w:rsid w:val="00854BE5"/>
     <w:rsid w:val="00860FD4"/>
     <w:rsid w:val="00876730"/>
     <w:rsid w:val="0089206C"/>
     <w:rsid w:val="008976CF"/>
     <w:rsid w:val="008A48C3"/>
     <w:rsid w:val="008A5D2C"/>
+    <w:rsid w:val="008E1011"/>
     <w:rsid w:val="00935899"/>
     <w:rsid w:val="00945B53"/>
     <w:rsid w:val="00962659"/>
     <w:rsid w:val="00983BC3"/>
     <w:rsid w:val="00991B07"/>
     <w:rsid w:val="009B4A71"/>
     <w:rsid w:val="009D2E4C"/>
     <w:rsid w:val="009E6D68"/>
     <w:rsid w:val="009F3586"/>
     <w:rsid w:val="009F3EF7"/>
     <w:rsid w:val="00A32D7F"/>
     <w:rsid w:val="00A92C12"/>
     <w:rsid w:val="00A95DBB"/>
     <w:rsid w:val="00AB7221"/>
     <w:rsid w:val="00AF5815"/>
     <w:rsid w:val="00B02FDB"/>
     <w:rsid w:val="00B25D0E"/>
     <w:rsid w:val="00C0543E"/>
     <w:rsid w:val="00C116F3"/>
     <w:rsid w:val="00C23D37"/>
     <w:rsid w:val="00C25A60"/>
     <w:rsid w:val="00C47763"/>
     <w:rsid w:val="00C92727"/>
     <w:rsid w:val="00CD3FBB"/>
     <w:rsid w:val="00CD73B9"/>
     <w:rsid w:val="00CD75D2"/>
     <w:rsid w:val="00D424DC"/>
     <w:rsid w:val="00D42A43"/>
     <w:rsid w:val="00D42B92"/>
     <w:rsid w:val="00D51E4B"/>
     <w:rsid w:val="00D56A0B"/>
     <w:rsid w:val="00D76D88"/>
     <w:rsid w:val="00E31966"/>
     <w:rsid w:val="00E40D63"/>
     <w:rsid w:val="00E43CD7"/>
     <w:rsid w:val="00E46B75"/>
     <w:rsid w:val="00E52913"/>
     <w:rsid w:val="00E80755"/>
     <w:rsid w:val="00E80F84"/>
     <w:rsid w:val="00E95109"/>
     <w:rsid w:val="00EC4589"/>
     <w:rsid w:val="00EE6C7A"/>
     <w:rsid w:val="00F028F7"/>
     <w:rsid w:val="00F14FF8"/>
     <w:rsid w:val="00F51E8E"/>
     <w:rsid w:val="00F63189"/>
     <w:rsid w:val="00F73E76"/>
+    <w:rsid w:val="00FA4FB4"/>
     <w:rsid w:val="00FA55EB"/>
     <w:rsid w:val="00FB1F45"/>
     <w:rsid w:val="00FB7FC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2391,50 +2488,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift9Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00420716"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
     <w:name w:val="Überschrift 1 Zchn"/>
@@ -2898,51 +2996,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1993750543">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3209,97 +3311,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cfae8416-a1b9-4930-8561-225399f76bef" xmlns:ns3="92dae46e-6dab-461c-a2a9-cd28caaab017" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10cba71d27e677ac263e1e7566bd0e4b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100BB54D00FC5C2CA49A75BBF7BE7C584FE" ma:contentTypeVersion="19" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="74781b5270c194e7b5250718dc4d31bf">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cfae8416-a1b9-4930-8561-225399f76bef" xmlns:ns3="92dae46e-6dab-461c-a2a9-cd28caaab017" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2cd5e44f10b6865fce1d1a2b7f227cec" ns2:_="" ns3:_="">
     <xsd:import namespace="cfae8416-a1b9-4930-8561-225399f76bef"/>
     <xsd:import namespace="92dae46e-6dab-461c-a2a9-cd28caaab017"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cfae8416-a1b9-4930-8561-225399f76bef" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -3338,50 +3421,55 @@
     <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ae249257-9e18-4b0f-a118-839905bd1216" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="92dae46e-6dab-461c-a2a9-cd28caaab017" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -3483,118 +3571,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cfae8416-a1b9-4930-8561-225399f76bef">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="92dae46e-6dab-461c-a2a9-cd28caaab017" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C386E74F-49F1-4419-A922-16BF47C25AC2}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{085F08C5-B4FE-4919-AEA2-FCE377511B92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cfae8416-a1b9-4930-8561-225399f76bef"/>
     <ds:schemaRef ds:uri="92dae46e-6dab-461c-a2a9-cd28caaab017"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A44656F-AA9B-403E-B241-6AB10A20A6FB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D70B915-41A2-4980-89C1-F41E1B720FBD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cfae8416-a1b9-4930-8561-225399f76bef"/>
+    <ds:schemaRef ds:uri="92dae46e-6dab-461c-a2a9-cd28caaab017"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>628</Words>
-  <Characters>3962</Characters>
+  <Words>629</Words>
+  <Characters>3964</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4581</CharactersWithSpaces>
+  <CharactersWithSpaces>4584</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ProMedia - Isabella Sporer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BB54D00FC5C2CA49A75BBF7BE7C584FE</vt:lpwstr>
   </property>