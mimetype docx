--- v0 (2026-05-30)
+++ v1 (2026-10-03)
@@ -1,71 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4F4F6166" w14:textId="5C531A5A" w:rsidR="003B1441" w:rsidRPr="005D7F42" w:rsidRDefault="00F22794" w:rsidP="00D0795D">
+    <w:p w14:paraId="2D3B66D3" w14:textId="77777777" w:rsidR="007472B3" w:rsidRDefault="007472B3" w:rsidP="00D0795D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="-454"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D7F42">
+    </w:p>
+    <w:p w14:paraId="0A4DA71E" w14:textId="77777777" w:rsidR="007472B3" w:rsidRDefault="007472B3" w:rsidP="009F66C4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F6E05F8" w14:textId="77777777" w:rsidR="009F66C4" w:rsidRDefault="009F66C4" w:rsidP="009F66C4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09179B10" w14:textId="77777777" w:rsidR="009F66C4" w:rsidRDefault="009F66C4" w:rsidP="009F66C4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4F6166" w14:textId="160649E6" w:rsidR="003B1441" w:rsidRPr="005D7F42" w:rsidRDefault="00F22794" w:rsidP="00D0795D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="-454"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7F42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Im Zillertal wird der Urlaub zum Genuss</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="641BDD28" w14:textId="77777777" w:rsidR="00301B2C" w:rsidRDefault="00301B2C" w:rsidP="00D0795D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="-454"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13E896EE" w14:textId="58013762" w:rsidR="00567DC1" w:rsidRDefault="00567DC1" w:rsidP="00D0795D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="-454"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -829,77 +878,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001812EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00642DBB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nach einer Einkehr auf der </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> Kreuzwiesenalm in</w:t>
+        <w:t>Nach einer Einkehr auf der Schmankerlhütte Kreuzwiesenalm in</w:t>
       </w:r>
       <w:r w:rsidR="00BD5122">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> der Zillertal Arena</w:t>
       </w:r>
       <w:r w:rsidR="00642DBB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> kann anschließend </w:t>
       </w:r>
@@ -2361,50 +2384,51 @@
         <w:t>Stumm</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3A8F0E64" w14:textId="581F9E20" w:rsidR="00134C44" w:rsidRPr="007F576E" w:rsidRDefault="00E72E71" w:rsidP="0078402B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00134C44" w:rsidRPr="0078402B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">1 Stern </w:t>
       </w:r>
       <w:r w:rsidR="00134C44" w:rsidRPr="0078402B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="007F576E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -2483,251 +2507,214 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007D2BC6" w:rsidRPr="0078402B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>1 Stern</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> &amp; </w:t>
+        <w:t xml:space="preserve">1 Stern &amp; </w:t>
       </w:r>
       <w:r w:rsidR="0078402B" w:rsidRPr="0078402B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>MICHELIN Young Chef Award</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03711C66" w14:textId="50B89CB8" w:rsidR="007D2BC6" w:rsidRPr="0078402B" w:rsidRDefault="007D4892" w:rsidP="0078402B">
+    <w:p w14:paraId="03711C66" w14:textId="50B89CB8" w:rsidR="007D2BC6" w:rsidRPr="0078402B" w:rsidRDefault="000123D0" w:rsidP="0078402B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="000123D0" w:rsidRPr="007D4892">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="007D4892">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Hotel Bergfried, </w:t>
         </w:r>
         <w:r w:rsidR="007D2BC6" w:rsidRPr="007D2BC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Bergfried </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="007D2BC6" w:rsidRPr="007D2BC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Chef’s</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="007D2BC6" w:rsidRPr="007D2BC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> Table</w:t>
         </w:r>
-        <w:r w:rsidR="000123D0" w:rsidRPr="007D4892">
+        <w:r w:rsidRPr="007D4892">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
         <w:r w:rsidR="007D2BC6" w:rsidRPr="007D2BC6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00856C3B" w:rsidRPr="007D4892">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Lanersbach</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00856C3B" w:rsidRPr="007D4892">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> 483</w:t>
-[...23 lines deleted...]
-          <w:t>6293 Tux</w:t>
+          <w:t xml:space="preserve"> 483, 6293 Tux</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D27E9EC" w14:textId="77777777" w:rsidR="00134C44" w:rsidRPr="0078402B" w:rsidRDefault="00134C44" w:rsidP="00134C44">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="-454"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-AT" w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="274E12D1" w14:textId="77777777" w:rsidR="00122E7F" w:rsidRDefault="00134C44" w:rsidP="00122E7F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="-454"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ein Überblick über die prämierten Hauben-Restaurants im Zillertal</w:t>
       </w:r>
       <w:r w:rsidR="007D4892">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> im Jahr 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1306201C" w14:textId="72A19ABD" w:rsidR="002B3824" w:rsidRPr="00122E7F" w:rsidRDefault="00122E7F" w:rsidP="00122E7F">
       <w:pPr>
@@ -2745,51 +2732,51 @@
       <w:r w:rsidRPr="00122E7F">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidR="00856EF6" w:rsidRPr="00122E7F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hauben und 17 Punkte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6355EB28" w14:textId="77777777" w:rsidR="00122E7F" w:rsidRDefault="00856EF6" w:rsidP="00122E7F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00122E7F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:lang w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Hotel Alpenhof, </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00122E7F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:lang w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Genießerstube</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="002B3824">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2811,51 +2798,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00134C44" w:rsidRPr="00122E7F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hauben und 17 Punkte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012A9652" w14:textId="77777777" w:rsidR="00122E7F" w:rsidRDefault="00134C44" w:rsidP="00122E7F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D22029">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:lang w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Restaurant </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00D22029">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:lang w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>GuatzEssen</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00122E7F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2883,89 +2870,89 @@
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122E7F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3 Hauben und 16 Punkte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="325434A5" w14:textId="77777777" w:rsidR="00122E7F" w:rsidRDefault="00134C44" w:rsidP="00122E7F">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="-142" w:firstLine="850"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00D22029">
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="007472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
-            <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+            <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Hotel </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00D22029">
+        <w:r w:rsidRPr="007472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
-            <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+            <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Bergfried</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00D22029">
+        <w:r w:rsidRPr="007472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
-            <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+            <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>, Chef's Table</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D22029">
+      <w:r w:rsidRPr="007472B3">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+          <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E44EE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lanersbach483, 6293 Tux</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="687AA5AE" w14:textId="716B0964" w:rsidR="00134C44" w:rsidRPr="00122E7F" w:rsidRDefault="00134C44" w:rsidP="00122E7F">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
@@ -2974,51 +2961,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122E7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>3 Hauben und 15 Punkte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4432F727" w14:textId="77777777" w:rsidR="00134C44" w:rsidRPr="005D7F42" w:rsidRDefault="00134C44" w:rsidP="00122E7F">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D22029">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Hotel Berghof Crystal </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00D22029">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Spa</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00D22029">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -3065,51 +3052,51 @@
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>3 Hauben und 15 Punkte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8C0F74" w14:textId="77777777" w:rsidR="00134C44" w:rsidRDefault="00134C44" w:rsidP="00122E7F">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D22029">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Restaurant Rocky 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3147,51 +3134,51 @@
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>2 Hauben und 14 Punkte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6768DABB" w14:textId="4FBA5F24" w:rsidR="00CB1038" w:rsidRPr="00CB1038" w:rsidRDefault="00CB1038" w:rsidP="00122E7F">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D22029">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Restaurant Kle</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>, Dornaustrasse 612, 6290 Mayrhofen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="532CA0B2" w14:textId="77777777" w:rsidR="00134C44" w:rsidRPr="005D7F42" w:rsidRDefault="00134C44" w:rsidP="00122E7F">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
@@ -3207,51 +3194,51 @@
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>2 Hauben und 13,5 Punkte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="721DBB55" w14:textId="77777777" w:rsidR="00134C44" w:rsidRPr="005D7F42" w:rsidRDefault="00134C44" w:rsidP="00122E7F">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D22029">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Restaurant Heleni</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3289,51 +3276,51 @@
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>2 Hauben und 13,5 Punkte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52BF82C3" w14:textId="77777777" w:rsidR="00134C44" w:rsidRPr="005D7F42" w:rsidRDefault="00134C44" w:rsidP="00122E7F">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00D22029">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Brugger's</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00D22029">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00D22029">
           <w:rPr>
@@ -3447,51 +3434,51 @@
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> und 13 Punkte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60DB15FC" w14:textId="77777777" w:rsidR="00134C44" w:rsidRPr="005D7F42" w:rsidRDefault="00134C44" w:rsidP="00122E7F">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D22029">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Landgasthof Linde</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">, Dorf 2, 6275 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3569,51 +3556,51 @@
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidR="00134C44" w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Punkte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764E2241" w14:textId="77777777" w:rsidR="00134C44" w:rsidRDefault="00134C44" w:rsidP="00122E7F">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D22029">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Restaurant Nester</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">, Dorf 24, 6275 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3661,51 +3648,51 @@
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Punkte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FA4C3F" w14:textId="16294701" w:rsidR="002F0EBC" w:rsidRPr="002F0EBC" w:rsidRDefault="002F0EBC" w:rsidP="00122E7F">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00D22029">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Restaurant </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00D22029">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Liebstöckl</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
@@ -3760,51 +3747,51 @@
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>1 Haube und 11 Punkte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40435D74" w14:textId="77777777" w:rsidR="00134C44" w:rsidRPr="005D7F42" w:rsidRDefault="00134C44" w:rsidP="00122E7F">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D22029">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:kern w:val="0"/>
             <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Die Genusswerkstatt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3818,58 +3805,78 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1, 6271 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005D7F42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Uderns</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:sectPr w:rsidR="00134C44" w:rsidRPr="005D7F42" w:rsidSect="00D0795D">
+      <w:headerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="17338"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3A566510" w14:textId="77777777" w:rsidR="00AC4E76" w:rsidRDefault="00AC4E76" w:rsidP="007472B3">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="20CCB23E" w14:textId="77777777" w:rsidR="00AC4E76" w:rsidRDefault="00AC4E76" w:rsidP="007472B3">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -3882,52 +3889,141 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="50023004" w14:textId="77777777" w:rsidR="00AC4E76" w:rsidRDefault="00AC4E76" w:rsidP="007472B3">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2F0BF0B6" w14:textId="77777777" w:rsidR="00AC4E76" w:rsidRDefault="00AC4E76" w:rsidP="007472B3">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10D24D7C" w14:textId="68CB946F" w:rsidR="007472B3" w:rsidRDefault="007472B3">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="650A6819" wp14:editId="32FA57D0">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-923925</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-457200</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7560000" cy="1438650"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1726629116" name="Grafik 2" descr="Ein Bild, das Text, Schrift, Logo, weiß enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1176745584" name="Grafik 2" descr="Ein Bild, das Text, Schrift, Logo, weiß enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7560000" cy="1438650"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="010727E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A338048E"/>
     <w:lvl w:ilvl="0" w:tplc="5EEE280E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5358,138 +5454,150 @@
   <w:num w:numId="8" w16cid:durableId="2124837660">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1943955393">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="403266000">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1016274439">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="796878971">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B1441"/>
     <w:rsid w:val="00004FC7"/>
     <w:rsid w:val="000123D0"/>
     <w:rsid w:val="00024CE2"/>
     <w:rsid w:val="00042117"/>
     <w:rsid w:val="0006464C"/>
     <w:rsid w:val="00080844"/>
     <w:rsid w:val="00082E01"/>
     <w:rsid w:val="00084BDB"/>
     <w:rsid w:val="00084E79"/>
     <w:rsid w:val="000C1980"/>
     <w:rsid w:val="000E4CF8"/>
     <w:rsid w:val="000F4AF4"/>
     <w:rsid w:val="00116D13"/>
     <w:rsid w:val="00122E7F"/>
     <w:rsid w:val="00134C44"/>
     <w:rsid w:val="0013578D"/>
     <w:rsid w:val="001516D1"/>
     <w:rsid w:val="001812EB"/>
     <w:rsid w:val="00231039"/>
     <w:rsid w:val="00231CBF"/>
     <w:rsid w:val="00284BC7"/>
     <w:rsid w:val="00286BD0"/>
     <w:rsid w:val="00293997"/>
     <w:rsid w:val="002959CF"/>
     <w:rsid w:val="002B3824"/>
     <w:rsid w:val="002D7C98"/>
     <w:rsid w:val="002F0EBC"/>
     <w:rsid w:val="002F793F"/>
     <w:rsid w:val="00301B2C"/>
     <w:rsid w:val="003462E7"/>
     <w:rsid w:val="00371B00"/>
     <w:rsid w:val="003B1441"/>
     <w:rsid w:val="003B5670"/>
     <w:rsid w:val="0043377C"/>
     <w:rsid w:val="00437D58"/>
     <w:rsid w:val="00440042"/>
     <w:rsid w:val="004A3D7B"/>
     <w:rsid w:val="004C5465"/>
     <w:rsid w:val="00512321"/>
     <w:rsid w:val="00543155"/>
+    <w:rsid w:val="0054334D"/>
     <w:rsid w:val="00557C1A"/>
     <w:rsid w:val="00567DC1"/>
     <w:rsid w:val="005C0ADB"/>
     <w:rsid w:val="005D7F42"/>
     <w:rsid w:val="005E50B2"/>
     <w:rsid w:val="005E7E89"/>
     <w:rsid w:val="005F5B1A"/>
     <w:rsid w:val="00604CD7"/>
     <w:rsid w:val="00642DBB"/>
     <w:rsid w:val="006A25E5"/>
     <w:rsid w:val="006B3B64"/>
     <w:rsid w:val="00737561"/>
+    <w:rsid w:val="007472B3"/>
     <w:rsid w:val="00754AC1"/>
     <w:rsid w:val="00775384"/>
     <w:rsid w:val="0078402B"/>
     <w:rsid w:val="007A1408"/>
     <w:rsid w:val="007C7C7E"/>
     <w:rsid w:val="007D2BC6"/>
     <w:rsid w:val="007D4892"/>
     <w:rsid w:val="007F576E"/>
     <w:rsid w:val="007F7BC2"/>
     <w:rsid w:val="00855950"/>
     <w:rsid w:val="00856C3B"/>
     <w:rsid w:val="00856EF6"/>
     <w:rsid w:val="00874CE7"/>
     <w:rsid w:val="008E3CF4"/>
     <w:rsid w:val="008E5852"/>
     <w:rsid w:val="0093401A"/>
     <w:rsid w:val="00981635"/>
     <w:rsid w:val="009A0ECF"/>
     <w:rsid w:val="009A488D"/>
     <w:rsid w:val="009C0251"/>
     <w:rsid w:val="009D0897"/>
+    <w:rsid w:val="009F66C4"/>
     <w:rsid w:val="00A14555"/>
     <w:rsid w:val="00A15C61"/>
     <w:rsid w:val="00A5760F"/>
     <w:rsid w:val="00A92036"/>
     <w:rsid w:val="00AA6718"/>
+    <w:rsid w:val="00AC4E76"/>
     <w:rsid w:val="00B25A17"/>
     <w:rsid w:val="00B45F1C"/>
     <w:rsid w:val="00B66252"/>
     <w:rsid w:val="00B81221"/>
     <w:rsid w:val="00B859D1"/>
     <w:rsid w:val="00BA7A3C"/>
     <w:rsid w:val="00BB2CEB"/>
     <w:rsid w:val="00BD5122"/>
     <w:rsid w:val="00BE0BBA"/>
     <w:rsid w:val="00BE3BD2"/>
     <w:rsid w:val="00BF5D3D"/>
     <w:rsid w:val="00C367D7"/>
     <w:rsid w:val="00C90A44"/>
     <w:rsid w:val="00CB1038"/>
     <w:rsid w:val="00CB17F4"/>
     <w:rsid w:val="00CC4BDB"/>
     <w:rsid w:val="00CD41F1"/>
     <w:rsid w:val="00D0795D"/>
     <w:rsid w:val="00D22029"/>
     <w:rsid w:val="00D530E7"/>
     <w:rsid w:val="00D73A82"/>
     <w:rsid w:val="00D87FCB"/>
     <w:rsid w:val="00D91D2D"/>
     <w:rsid w:val="00DD5565"/>
     <w:rsid w:val="00DF3CF4"/>
@@ -6010,50 +6118,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="berschrift4Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00231CBF"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="de-DE"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
     <w:name w:val="Überschrift 1 Zchn"/>
@@ -6256,50 +6365,92 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berarbeitung">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001516D1"/>
   </w:style>
   <w:style w:type="character" w:styleId="BesuchterLink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F0181C"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007472B3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007472B3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007472B3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007472B3"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="138688064">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="197551986">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -6633,51 +6784,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2068993300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bergfried.at/kulinarik/chefs-table-tastingmenue.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zillergrund.at/de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nester.at/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghof.at/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.landgasthof-linde.at/restaurant/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lanersbacherhof.at/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.die-genuss-werkstatt.at/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bergfried.at/index.html/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heleni.at/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guatzessen.at/permakultur/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liebstoeckl.eu/das-restaurant/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alpenhof.at/kulinarik/restaurant-geniesserstube/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kle-restaurant.at/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bergfried.at/index.html/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lanersbacherhof.at/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liebstoeckl.eu/das-restaurant/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guatzessen.at/permakultur/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heleni.at/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kle-restaurant.at/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nester.at/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alpenhof.at/kulinarik/restaurant-geniesserstube/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zillergrund.at/de" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bergfried.at/kulinarik/chefs-table-tastingmenue.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.landgasthof-linde.at/restaurant/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghof.at/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.die-genuss-werkstatt.at/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6944,67 +7099,67 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cfae8416-a1b9-4930-8561-225399f76bef">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="92dae46e-6dab-461c-a2a9-cd28caaab017" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100BB54D00FC5C2CA49A75BBF7BE7C584FE" ma:contentTypeVersion="19" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="74781b5270c194e7b5250718dc4d31bf">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cfae8416-a1b9-4930-8561-225399f76bef" xmlns:ns3="92dae46e-6dab-461c-a2a9-cd28caaab017" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2cd5e44f10b6865fce1d1a2b7f227cec" ns2:_="" ns3:_="">
     <xsd:import namespace="cfae8416-a1b9-4930-8561-225399f76bef"/>
     <xsd:import namespace="92dae46e-6dab-461c-a2a9-cd28caaab017"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -7225,102 +7380,117 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{867DD35B-F8C6-433E-814F-FA3F5CB4F8FA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE536552-DF5E-4DA2-9492-83C9D5898C58}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="cfae8416-a1b9-4930-8561-225399f76bef"/>
     <ds:schemaRef ds:uri="92dae46e-6dab-461c-a2a9-cd28caaab017"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{867DD35B-F8C6-433E-814F-FA3F5CB4F8FA}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CD6195D-7235-464C-BF81-2A525AB4074D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cfae8416-a1b9-4930-8561-225399f76bef"/>
+    <ds:schemaRef ds:uri="92dae46e-6dab-461c-a2a9-cd28caaab017"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CD6195D-7235-464C-BF81-2A525AB4074D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>809</Words>
-  <Characters>5102</Characters>
+  <Words>810</Words>
+  <Characters>5105</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5900</CharactersWithSpaces>
+  <CharactersWithSpaces>5904</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stefan Wierer | Zillertaler Bergführer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BB54D00FC5C2CA49A75BBF7BE7C584FE</vt:lpwstr>
   </property>